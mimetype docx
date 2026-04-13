--- v0 (2025-12-25)
+++ v1 (2026-04-13)
@@ -5,4089 +5,3486 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00FF6104" w14:paraId="00000001" w14:textId="77777777" w14:noSpellErr="1">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="00000001" w14:textId="617EC206" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_heading=h.gjdgxs" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="7AD4F605" w:rsidR="687C8E02">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Bristol Students’ Union </w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605" w:rsidR="687C8E02">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bristol University Neurodiversity Society (BUNS) </w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:t>Bristol University Neurodiversity Society (BUNS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00FF6104" w14:paraId="00000003" w14:textId="77777777" w14:noSpellErr="1">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. NAME</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00FF6104" w14:paraId="00000004" w14:textId="00BCAB82">
+    <w:p w14:paraId="00000004" w14:textId="00BCAB82" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7AD4F605" w:rsidR="687C8E02">
-[...18 lines deleted...]
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00FF6104" w14:paraId="00000005" w14:textId="77777777" w14:noSpellErr="1">
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The name of the Society shall be the Bristol SU (University of Bristol Students’ Union) Bristol University Neurodiversity Society (BUNS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7AD4F605" w:rsidR="687C8E02">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Society shall be affiliated to the University of Bristol Students’ Union.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00FF6104" w14:paraId="00000006" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104" w:rsidP="7AD4F605">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1665"/>
         </w:tabs>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00FF6104" w14:paraId="00000007" w14:textId="77777777" w14:noSpellErr="1">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. AIMS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00D04075" w14:paraId="00000008" w14:textId="77777777" w14:noSpellErr="1">
-[...9 lines deleted...]
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00FF6104" w14:paraId="00000009" w14:textId="6826FC06">
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="0A7B9D37" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create a safe space and community for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eurodivergent individuals, whether they have a formal diagnosis or not. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="2D3927A7" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Run accessible socials that cater for different sensory needs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="1209DDD3" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create a buddy programme to support </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eurodivergent students to support other </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eurodivergent students. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="647B446F" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To reduce loneliness and isolation in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eurodivergent students. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034E4CEA" w14:textId="782A818C" w:rsidR="687C8E02" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Link with other societies to raise awareness of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="01D5DE7D" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>eurodiversity and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helping to make other societies more accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DD1EFB" w14:textId="51B98840" w:rsidR="7AD4F605" w:rsidRDefault="7AD4F605" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2872CF92" w14:textId="553F6F29" w:rsidR="012EB574" w:rsidRDefault="012EB574" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BUNS Equality Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58ADA03C" w14:textId="7070904D" w:rsidR="012EB574" w:rsidRDefault="012EB574" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bristol University Neurodiversity Society (BUNS) is committed to being a welcoming and inclusive community for our members. Everything our </w:t>
+      </w:r>
+      <w:r w:rsidR="37751E23" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ociety offers is provided in a way which encourages participation from a diverse range of backgrounds, and we actively work with the various departments and services at the University to advocate for improvements to the accessibility and inclusivity of the University as a whole. We do not tolerate individuals or groups being shamed, bullied, harassed or discriminated against because of their actual or perceived race, ethnicity, gender identity, sexual orientation, religion, age or disability status. Efforts to ensure these behaviours do not occur in our group is among our highest priorities and the </w:t>
+      </w:r>
+      <w:r w:rsidR="42DBF88B" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>ommittee are aware of the actions to be taken, by following the University</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of Bristol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Bristol SU's procedures, if any of these behaviours are to occur within our group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Society shall abide by the Union’s Code of Conduct, and any other policies laid down by the Union’s Board of Trustees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179B04A9" w14:textId="17637946" w:rsidR="7AD4F605" w:rsidRDefault="7AD4F605" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. MEMBERSHIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Full membership is open to all full members of the Union by application to the Society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="679AAC56" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Secretary shall keep a list of all members</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Secretary shall inform the Student Services Team of the membership of the Society each year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="6D86732B" w:rsidR="00D04075" w:rsidRPr="00FA5DE0" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00FF6104" w14:paraId="0000000F" w14:textId="704AE6C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There shall be a subscription fee levied for membership, which shall be fixed at the discretion of the Committee being no less than the minimum rate demanded by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Students’ Union.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E6F2DB" w14:textId="77777777" w:rsidR="00D600C2" w:rsidRDefault="00D600C2" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. PRIVILEGES OF MEMBERSHIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Only members may sit on the Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF9F66D" w14:textId="09250CC1" w:rsidR="00D600C2" w:rsidRPr="00D600C2" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All categories of membership shall have equal rights of voting, attending meetings</w:t>
+      </w:r>
+      <w:r w:rsidR="0C4AED38" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. COMMITTEE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>There shall be a Society Committee which shall be the executive decision-making body of the Society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000029" w14:textId="0EA60A76" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Committee shall be responsible for the general and financial policy of the Society, subject to such rules as laid out in the Union’s Constitution and Byelaws, and any rulings made by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Students’ Union.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quoracy for Committee meetings shall be set at 50% of the post filled positions plus one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002B" w14:textId="5CC46B2C" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All Committee meetings must be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minuted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the Secretary (or other Committee member if they are unavailable) and the minutes circulated to the Committee before the next </w:t>
+      </w:r>
+      <w:r w:rsidR="597FB7D5" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ommittee meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496906EB" w14:textId="5A6BF927" w:rsidR="282D0E58" w:rsidRDefault="084A0FEC" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is encouraged, but not essential, that </w:t>
+      </w:r>
+      <w:r w:rsidR="5CDEF238" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommittee members will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eurodivergent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Committee is comprised of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Co-President (x2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002F" w14:textId="0315F7F9" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="0E5F5BBB" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resident role will be split across two individuals to ensure the workload is manageable considering the additional pressures faced by neurodivergent students. Roles will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acting as the face of the </w:t>
+      </w:r>
+      <w:r w:rsidR="45DB2BE3" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ociety, monitoring social media, communicating with the SU, managing the rest of the </w:t>
+      </w:r>
+      <w:r w:rsidR="7257CF8E" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ommittee and sharing workload, mediating any difficulties that may arise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ABE9BA" w14:textId="77777777" w:rsidR="00D600C2" w:rsidRDefault="00D600C2" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B17E26E" w14:textId="11310415" w:rsidR="00D600C2" w:rsidRDefault="715A1643" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vice-President</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9DDAA9" w14:textId="2D3159A9" w:rsidR="00EA33FB" w:rsidRPr="00EA33FB" w:rsidRDefault="532E1441" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Vice</w:t>
+      </w:r>
+      <w:r w:rsidR="2F17F3F5" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">President will work closely with the </w:t>
+      </w:r>
+      <w:r w:rsidR="03A160F8" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o-</w:t>
+      </w:r>
+      <w:r w:rsidR="759C48F4" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">residents, supporting with the overall running of the </w:t>
+      </w:r>
+      <w:r w:rsidR="5D009BE8" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ociety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Treasurer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000032" w14:textId="0EF80247" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In charge of managing the </w:t>
+      </w:r>
+      <w:r w:rsidR="6D6FD0C5" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ociety’s funding, putting event payments on the SU website, managing budgets, and keeping finances in order. Working closely with the </w:t>
+      </w:r>
+      <w:r w:rsidR="5BD30E1F" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecretary and </w:t>
+      </w:r>
+      <w:r w:rsidR="53B279A8" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activities Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> around funding and organising events. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Secretary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000035" w14:textId="4BBAE58F" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assists </w:t>
+      </w:r>
+      <w:r w:rsidR="266313BA" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">residents, organises travel to events where appropriate, work closely with </w:t>
+      </w:r>
+      <w:r w:rsidR="0AEC8415" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activities Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure all events are accessible</w:t>
+      </w:r>
+      <w:r w:rsidR="22445A1D" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> communicate with social venues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E26C85D" w14:textId="0478D3F4" w:rsidR="3D15D33B" w:rsidRDefault="1A06AA9D" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activities Coordinator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000038" w14:textId="5B0F0969" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensuring that all events are accessible and cater for </w:t>
+      </w:r>
+      <w:r w:rsidR="2B886D0F" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ociety members’ needs; run, plan, and attend events; manage the buddy programme</w:t>
+      </w:r>
+      <w:r w:rsidR="11FA4AF0" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000003A" w14:textId="2D0755F4" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welfare </w:t>
+      </w:r>
+      <w:r w:rsidR="715A1643" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fficer</w:t>
+      </w:r>
+      <w:r w:rsidR="6CEFC533" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="715A1643" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equality and Diversity Officer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003D" w14:textId="5C42B2B8" w:rsidR="00D04075" w:rsidRDefault="2193FA3A" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The role of the </w:t>
+      </w:r>
+      <w:r w:rsidR="694736DC" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elfare</w:t>
+      </w:r>
+      <w:r w:rsidR="0CE102A1" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3CD3713C" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equality and Diversity </w:t>
+      </w:r>
+      <w:r w:rsidR="63B9E303" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fficer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is to ensure that our members can access the wellbeing support they need, and to support the welfare of members. This involves any </w:t>
+      </w:r>
+      <w:r w:rsidR="762ABC9F" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>welfare related</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> events.</w:t>
+      </w:r>
+      <w:r w:rsidR="3DA9B5C1" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They are a point of contact for support and should be able to inform members of other/more specialist support/groups where appropriate. As social connections are an important part of welfare at university, the </w:t>
+      </w:r>
+      <w:r w:rsidR="79B6B64D" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Welfare, Equality and Diversity Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>leads</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the organizing of the society’s buddy/family scheme. Working closely with the </w:t>
+      </w:r>
+      <w:r w:rsidR="1F827625" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utreach </w:t>
+      </w:r>
+      <w:r w:rsidR="7237654A" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fficer on awareness and collaborative projects events and </w:t>
+      </w:r>
+      <w:r w:rsidR="28F43F78" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensuring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">posts on social media </w:t>
+      </w:r>
+      <w:r w:rsidR="40FBDAAD" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accessible for all members, and this </w:t>
+      </w:r>
+      <w:r w:rsidR="32360B3D" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fficer is responsible for responding to any concerns received surrounding accessibility. They must also ensure that all events and social media are safe spaces, with no bullying. Any communications necessary with the SU regarding EDI fall under the responsibility of this role.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="40908C39" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This role also takes on the Wellbeing Champion responsibilities: Supporting members to get involved in group activities; helping to organise socials that cater to different </w:t>
+      </w:r>
+      <w:r w:rsidR="60E5D74A" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>members’</w:t>
+      </w:r>
+      <w:r w:rsidR="40908C39" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needs. Ensuring group activities are delivered in a supportive manner; checking on members who disengage; creating a positive and inclusive community. Promote wellbeing activities available through Bristol SU, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="40908C39" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UoB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="40908C39" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the wider Bristol community; ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="038971AC" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="40908C39" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ommittee is equipped and confident to do basic signposting to appropriate wellbeing services</w:t>
+      </w:r>
+      <w:r w:rsidR="7A335F8F" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6104">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FF6104">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="687C8E02" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outreach </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="687C8E02" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fficer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003E" w14:textId="50205E44" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Responsible for making links with other societies and staff members, monitor our social media accounts, work closely with </w:t>
+      </w:r>
+      <w:r w:rsidR="5B5D2DD2" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welfare, Equality and Diversity Officer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on awareness and collaborative projects</w:t>
+      </w:r>
+      <w:r w:rsidR="3A14243B" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752E19D7" w14:textId="77777777" w:rsidR="00D600C2" w:rsidRDefault="00D600C2" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603AAFEE" w14:textId="4CABD676" w:rsidR="00D600C2" w:rsidRDefault="715A1643" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Campaigns </w:t>
+      </w:r>
+      <w:r w:rsidR="2193FA3A" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rep</w:t>
+      </w:r>
+      <w:r w:rsidR="455F0863" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resentative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003F" w14:textId="1D1C50C0" w:rsidR="00D04075" w:rsidRDefault="2193FA3A" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The overall intention of this role is to improve the experience of neurodivergent students at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>UoB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="503B3AA9" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Campaigns Rep</w:t>
+      </w:r>
+      <w:r w:rsidR="1F7CF5BD" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>resentative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will aim to fairly represent the needs and views of neurodiverse students and will therefore be responsible for gathering feedback from members to pass on and/or look to action. They will be responsible for lobbying the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>uni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to make improvements, for example by arranging meetings to work with the appropriate staff members. </w:t>
+      </w:r>
+      <w:r w:rsidR="2A21A048" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They may share responsibilities with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="216E4F25" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Co-Presidents, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="216E4F25" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will work closely with the Social Media Representative(s) &amp; Outreach Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the role may involve making links with other societies, staff, and external groups, as well as the </w:t>
+      </w:r>
+      <w:r w:rsidR="26343D80" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Welfare, Equality and Diversity Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if the process of solving a welfare issue involves escalating beyond BUNS.</w:t>
+      </w:r>
+      <w:r w:rsidR="2BB76EF1" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Campaigns Rep</w:t>
+      </w:r>
+      <w:r w:rsidR="5132A79B" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>resentative</w:t>
+      </w:r>
+      <w:r w:rsidR="2BB76EF1" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall develop an annual advocacy plan based on member feedback, ensuring consistent lobbying efforts for university-wide accessibility improvements and policy recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004B" w14:textId="2D1C4639" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6C686A" w14:textId="6ED399CB" w:rsidR="003D764D" w:rsidRPr="003D764D" w:rsidRDefault="2193FA3A" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Social media Rep</w:t>
+      </w:r>
+      <w:r w:rsidR="0E9A5E21" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>resentative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6A4F369B" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(x2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8DDE18" w14:textId="14D3C06D" w:rsidR="003D764D" w:rsidRPr="003D764D" w:rsidRDefault="2193FA3A" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Create accessible and inclusive posts and upload them to our social media accounts on all upcoming events/collabs/questions/surveys/awareness weeks</w:t>
+      </w:r>
+      <w:r w:rsidR="46FCF380" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc. Ensure our social media accounts are up to date and take photos at </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>socials</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and post them on our accounts. Be aware of all the awareness weeks/world days</w:t>
+      </w:r>
+      <w:r w:rsidR="0B547BFE" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="7294D1FB" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relating to neurodiversity and tell the </w:t>
+      </w:r>
+      <w:r w:rsidR="56CE19BE" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ctivities </w:t>
+      </w:r>
+      <w:r w:rsidR="4EF7044C" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>oordinator</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="28A8B37D" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Welfare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="28A8B37D" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Equality and Diversity Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in advance to plan something for this. Reply to messages on social media.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730C263B" w14:textId="77777777" w:rsidR="003D764D" w:rsidRDefault="003D764D" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41542FBD" w14:textId="5D1EDD24" w:rsidR="003D764D" w:rsidRPr="003D764D" w:rsidRDefault="2193FA3A" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Non-Portfolio Rep</w:t>
+      </w:r>
+      <w:r w:rsidR="5E8D8CF5" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>resentative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D41266" w14:textId="5D4C6D44" w:rsidR="003D764D" w:rsidRPr="003D764D" w:rsidRDefault="532E1441" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>To be delegated various tasks/take on some responsibilities by communicat</w:t>
+      </w:r>
+      <w:r w:rsidR="7086837B" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the Presidents and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="3A482345" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ommittee member in question (if they’re able to) when the</w:t>
+      </w:r>
+      <w:r w:rsidR="791C9BA4" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member(s) are </w:t>
+      </w:r>
+      <w:r w:rsidR="5BC246D5" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>low on capacity to carry out their role</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. To communicate this to the SU (if the </w:t>
+      </w:r>
+      <w:r w:rsidR="0665C177" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Committee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">member(s) can’t and are happy for you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) so they are then more able to assist </w:t>
+      </w:r>
+      <w:r w:rsidR="0A4C942D" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="52C0D6A7" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ommittee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="003D764D" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. FINANCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004E" w14:textId="16ACF836" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Treasurer of the Society shall not</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in their final year at the University. However, if given approval by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Students’ Union</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, a final year student may take the position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004F" w14:textId="4F9322A1" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All financial arrangements must be made in accordance with current instructions to Society Treasurers, as set down by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Students’ Union</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Bristol SU Union Affairs Officer, Sport and Student Development Officer and Director of Finance and Administration shall jointly be empowered to issue financial instructions on behalf of the Society if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6104">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  the Society folds with outstanding financial affairs, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(ii) change of mandate forms are not completed, and the previous</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:ind w:left="1824"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Committee are out of reasonable contact, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="687C8E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(iii) financial irregularities are found.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7. GENERAL MEETINGS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000057" w14:textId="3FE49EBE" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>There shall be an Annual General Meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="5E8F2632" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AGM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> once per annum, and this shall be during </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Teaching Block 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice of such meetings must be sent to the Society’s membership via email with at least 14 days’ notice.  An agenda must be sent out with at least 7 days’ notice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quorum of such meetings shall be set at twice the Committee size plus one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005A" w14:textId="3EB49CC7" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>An Extraordinary General Meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="3A1533E0" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EGM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be called by either the Committee or 5% of the membership of the Society by application to the Committee. An EGM shall be called as specified on the application, but at least 7 days’ notice shall be given.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B2716D" w14:textId="423C7336" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8. ELECTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570879A4" w14:textId="1F031EF9" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000005D" w14:textId="5392F464" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="687C8E02" w:rsidP="7AD4F605" w:rsidRDefault="687C8E02" w14:paraId="034E4CEA" w14:textId="261D3BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elections shall be held at the Annual General Meeting to elect </w:t>
+      </w:r>
+      <w:r w:rsidR="6C45FB8E" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>fficers of the Committee for the following annual session. Officers can only be removed from their posts by an EGM or AGM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>Nominations</w:t>
+      </w:r>
+      <w:r w:rsidR="532E1441" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for positions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be received</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in advance</w:t>
+      </w:r>
+      <w:r w:rsidR="532E1441" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be listed at the AGM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="532E1441" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any member attending AGM may run for positions at the AGM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F44EE0" w14:textId="2A91F533" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...140 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>If Committee positions are left unfilled after the AGM, then the Committee shall have the power to co-opt Society members onto the Committee to fill the vacant posts. However, co-opted Committee members are not regarded as full Committee members and can be removed by the Committee at any time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005E" w14:textId="155699B4" w:rsidR="00D04075" w:rsidRDefault="17FF4B21" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A member is not eligible for a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="1BEA9585" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605" w:rsidR="012EB574">
-[...74 lines deleted...]
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00FF6104" w14:paraId="0000001C" w14:textId="77777777" w14:noSpellErr="1">
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>ommittee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> role if they have been on </w:t>
+      </w:r>
+      <w:r w:rsidR="5D9C787A" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommittee for 3 consecutive years. If a role remains unfilled after an AGM is held, any individual (including previous </w:t>
+      </w:r>
+      <w:r w:rsidR="6145AEDD" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommittee members) may be co-opted into the available role, but only members who have not been on </w:t>
+      </w:r>
+      <w:r w:rsidR="5D3844D8" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>ommittee for 3 consecutive years will be eligible for election at AGM/EGM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005F" w14:textId="126D1264" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voting shall be by first past the post and shall be conducted by </w:t>
+      </w:r>
+      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an anonymous digital voting system such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>Mentimeter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All elections will have </w:t>
+      </w:r>
+      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the option </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>voting for a candidate (or in the case of roles with multiple officers, the number of officers permitted for that role) and the option</w:t>
+      </w:r>
+      <w:r w:rsidR="1094D2FD" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of re-open nominations</w:t>
+      </w:r>
+      <w:r w:rsidR="2B4B9FC9" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and abstain</w:t>
+      </w:r>
+      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="03CCFCFC" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>If there are technical difficulties with the digital voting system</w:t>
+      </w:r>
+      <w:r w:rsidR="75427667" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t>hen ballot papers shall be issued to those voting and a count taken of the ballot papers by a Committee member. In the event of a tie, the outgoing President shall have the deciding vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9. AFFILIATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000062" w14:textId="61008D75" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Society shall affiliate to external bodies only where membership of those bodies is essential to the fulfilment of the core aims, and only with the prior agreement of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Students’ Union</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10. CONSTITUTIONAL AMENDMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00D04075" w:rsidP="7AD4F605" w:rsidRDefault="00FF6104" w14:paraId="0000001D" w14:textId="77777777" w14:noSpellErr="1">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Any amendment to this constitution shall require a two-thirds majority of the members present at a properly constituted General Meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000068" w14:textId="070BFCB1" w:rsidR="00D04075" w:rsidRPr="001F5113" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...3431 lines deleted...]
-    <w:sectPr w:rsidR="00D04075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All such amendments shall become valid only after approval by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Students’ Union.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D04075" w:rsidRPr="001F5113">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0038633A" w:rsidRDefault="0038633A" w14:paraId="27E46C6A" w14:textId="77777777">
+    <w:p w14:paraId="48AB84BC" w14:textId="77777777" w:rsidR="00262AF3" w:rsidRDefault="00262AF3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0038633A" w:rsidRDefault="0038633A" w14:paraId="40B594F4" w14:textId="77777777">
+    <w:p w14:paraId="3BC6893B" w14:textId="77777777" w:rsidR="00262AF3" w:rsidRDefault="00262AF3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -4098,73 +3495,73 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:altName w:val="﷽﷽﷽﷽﷽﷽﷽﷽"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="0000006F" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0000006F" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
@@ -4275,103 +3672,103 @@
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="75" name="Rectangle 75"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="1588388" y="3648873"/>
                         <a:ext cx="7515225" cy="262255"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="009E3621" w14:textId="77777777">
+                        <w:p w14:paraId="009E3621" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>University of Bristol students creating a world class student life for themselves.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="48A426F5">
-            <v:rect id="Rectangle 75" style="position:absolute;margin-left:-95pt;margin-top:2pt;width:592.5pt;height:21.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="4662EFEC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7S7SfzgEAAIMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zatKFqukK7KkJa&#10;QaWFD3Acp7Hk2GbsNunfM3ay2wJviDw4M/bJ8Tkzk93D2CtyEeCk0RXNFiklQnPTSH2q6I/vhw8l&#10;Jc4z3TBltKjoVTj6sH//bjfYrchNZ1QjgCCJdtvBVrTz3m6TxPFO9MwtjBUaD1sDPfOYwilpgA3I&#10;3qskT9N1MhhoLBgunMPdp+mQ7iN/2wruv7WtE56oiqI2H1eIax3WZL9j2xMw20k+y2D/oKJnUuOl&#10;b1RPzDNyBvkXVS85GGdav+CmT0zbSi6iB3STpX+4eemYFdELFsfZtzK5/0fLv15e7BGwDIN1W4dh&#10;cDG20Ic36iMjtrUoy2WJnbxWdLleleVmORVOjJ5wBGyKrMjzghKOiHyNYREAyY3JgvOfhelJCCoK&#10;2JhYL3Z5dn6CvkLCxc4o2RykUjGBU/2ogFwYNvEQn5n9N5jSAaxN+GxiDDvJzVeI/FiPs9naNNcj&#10;EGf5QaKoZ+b8kQF2P6NkwImoqPt5ZiAoUV80lvxjtgoWfUxWxSbFeYL7k/r+hGneGRw0T8kUPvo4&#10;dpPGT2dvWhmNB1WTlFksdjqWbp7KMEr3eUTd/p39LwAAAP//AwBQSwMEFAAGAAgAAAAhABi6V3ne&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7W2lLkmZTpOBNEKOix012&#10;moRmZ0N2k8Z/73jS08xjHm++lx8X14sZx9B50rBZKxBItbcdNRre355WCYgQDVnTe0IN3xjgWNze&#10;5Caz/kqvOJexERxCITMa2hiHTMpQt+hMWPsBiW9nPzoTWY6NtKO5crjr5YNSe+lMR/yhNQOeWqwv&#10;5eQ09LPafnxWu6+k7Bp8vizzyU8vWt/fLY8HEBGX+GeGX3xGh4KZKj+RDaLXsNqkistEDVsebEjT&#10;HS8V630Cssjl/wbFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7S7SfzgEAAIMDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYuld53gAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;">
+          <w:pict>
+            <v:rect w14:anchorId="4662EFEC" id="Rectangle 75" o:spid="_x0000_s1026" style="position:absolute;margin-left:-95pt;margin-top:2pt;width:592.5pt;height:21.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7S7SfzgEAAIMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zatKFqukK7KkJa&#10;QaWFD3Acp7Hk2GbsNunfM3ay2wJviDw4M/bJ8Tkzk93D2CtyEeCk0RXNFiklQnPTSH2q6I/vhw8l&#10;Jc4z3TBltKjoVTj6sH//bjfYrchNZ1QjgCCJdtvBVrTz3m6TxPFO9MwtjBUaD1sDPfOYwilpgA3I&#10;3qskT9N1MhhoLBgunMPdp+mQ7iN/2wruv7WtE56oiqI2H1eIax3WZL9j2xMw20k+y2D/oKJnUuOl&#10;b1RPzDNyBvkXVS85GGdav+CmT0zbSi6iB3STpX+4eemYFdELFsfZtzK5/0fLv15e7BGwDIN1W4dh&#10;cDG20Ic36iMjtrUoy2WJnbxWdLleleVmORVOjJ5wBGyKrMjzghKOiHyNYREAyY3JgvOfhelJCCoK&#10;2JhYL3Z5dn6CvkLCxc4o2RykUjGBU/2ogFwYNvEQn5n9N5jSAaxN+GxiDDvJzVeI/FiPs9naNNcj&#10;EGf5QaKoZ+b8kQF2P6NkwImoqPt5ZiAoUV80lvxjtgoWfUxWxSbFeYL7k/r+hGneGRw0T8kUPvo4&#10;dpPGT2dvWhmNB1WTlFksdjqWbp7KMEr3eUTd/p39LwAAAP//AwBQSwMEFAAGAAgAAAAhABi6V3ne&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7W2lLkmZTpOBNEKOix012&#10;moRmZ0N2k8Z/73jS08xjHm++lx8X14sZx9B50rBZKxBItbcdNRre355WCYgQDVnTe0IN3xjgWNze&#10;5Caz/kqvOJexERxCITMa2hiHTMpQt+hMWPsBiW9nPzoTWY6NtKO5crjr5YNSe+lMR/yhNQOeWqwv&#10;5eQ09LPafnxWu6+k7Bp8vizzyU8vWt/fLY8HEBGX+GeGX3xGh4KZKj+RDaLXsNqkistEDVsebEjT&#10;HS8V630Cssjl/wbFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7S7SfzgEAAIMDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYuld53gAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" stroked="f">
               <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                 <w:txbxContent>
-                  <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="4ADE0428" w14:textId="77777777">
+                  <w:p w14:paraId="009E3621" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>University of Bristol students creating a world class student life for themselves.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="00000070" w14:textId="77777777">
+  <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -4392,51 +3789,51 @@
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="964565" cy="478155"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00000000" w:rsidRDefault="00FF6104" w14:paraId="597694D4" w14:textId="77777777">
+                        <w:p w14:paraId="597694D4" w14:textId="77777777" w:rsidR="003C2425" w:rsidRDefault="00FF6104">
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:drawing>
                               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="394131E2" wp14:editId="15237642">
                                 <wp:extent cx="736688" cy="533462"/>
                                 <wp:effectExtent l="19050" t="0" r="6262" b="0"/>
                                 <wp:docPr id="69" name="Picture 69" descr="C:\Users\el7605\Downloads\investorsinpeople (1).jpg"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="0" name="Picture 69" descr="C:\Users\el7605\Downloads\investorsinpeople (1).jpg"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId5"/>
                                         <a:srcRect/>
                                         <a:stretch>
@@ -4456,119 +3853,119 @@
                                           <a:noFill/>
                                           <a:miter lim="800000"/>
                                           <a:headEnd/>
                                           <a:tailEnd/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="61DD155B">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="45334114">
+          <w:pict>
+            <v:shapetype w14:anchorId="45334114" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 71" style="position:absolute;margin-left:373.8pt;margin-top:7.35pt;width:75.95pt;height:37.65pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1027" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa5DjT9gEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CJG2NOEWXIsOA&#10;bh3Q7QNkWbaFyaJGKbG7rx8lu2m23YbpIIgi9cj3SG1vh86wk0KvwRZ8MZtzpqyEStum4N++Ht5d&#10;c+aDsJUwYFXBn5Xnt7u3b7a9y9USWjCVQkYg1ue9K3gbgsuzzMtWdcLPwClLzhqwE4FMbLIKRU/o&#10;ncmW8/km6wErhyCV93R7Pzr5LuHXtZLhsa69CswUnGoLace0l3HPdluRNyhcq+VUhviHKjqhLSU9&#10;Q92LINgR9V9QnZYIHuowk9BlUNdaqsSB2Czmf7B5aoVTiQuJ491ZJv//YOXn05P7giwM72GgBiYS&#10;3j2A/O6ZhX0rbKPuEKFvlago8SJKlvXO59PTKLXPfQQp+09QUZPFMUACGmrsoirEkxE6NeD5LLoa&#10;ApN0ebNZrTdrziS5VlfXi/U6ZRD5y2OHPnxQ0LF4KDhSTxO4OD34EIsR+UtIzOXB6OqgjUkGNuXe&#10;IDsJ6v8hrQn9tzBjY7CF+GxEjDeJZSQ2UgxDOTBdTRJE0iVUz0QbYRwr+gZ0aAF/ctbTSBXc/zgK&#10;VJyZj5aku1msVnEGk7FaXy3JwEtPeekRVhJUwQNn43Efxrk9OtRNS5nGZlm4I7lrnaR4rWoqn8Ym&#10;KTSNeJzLSztFvX7E3S8AAAD//wMAUEsDBBQABgAIAAAAIQClQ5Dr3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUhsEHVAadyEOBUggdj28QFOPE0i4nEUu0369wwrWI7u0b1n&#10;yu3iBnHBKfSeNDytEhBIjbc9tRqOh4/HDYgQDVkzeEINVwywrW5vSlNYP9MOL/vYCi6hUBgNXYxj&#10;IWVoOnQmrPyIxNnJT85EPqdW2snMXO4G+ZwkmXSmJ17ozIjvHTbf+7PTcPqaH9b5XH/Go9ql2Zvp&#10;Ve2vWt/fLa8vICIu8Q+GX31Wh4qdan8mG8SgQaUqY5SDVIFgYJPnaxC1hjxJQFal/P9B9QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDa5DjT9gEAANADAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQClQ5Dr3QAAAAkBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;">
+            <v:shape id="Text Box 71" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:373.8pt;margin-top:7.35pt;width:75.95pt;height:37.65pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa5DjT9gEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CJG2NOEWXIsOA&#10;bh3Q7QNkWbaFyaJGKbG7rx8lu2m23YbpIIgi9cj3SG1vh86wk0KvwRZ8MZtzpqyEStum4N++Ht5d&#10;c+aDsJUwYFXBn5Xnt7u3b7a9y9USWjCVQkYg1ue9K3gbgsuzzMtWdcLPwClLzhqwE4FMbLIKRU/o&#10;ncmW8/km6wErhyCV93R7Pzr5LuHXtZLhsa69CswUnGoLace0l3HPdluRNyhcq+VUhviHKjqhLSU9&#10;Q92LINgR9V9QnZYIHuowk9BlUNdaqsSB2Czmf7B5aoVTiQuJ491ZJv//YOXn05P7giwM72GgBiYS&#10;3j2A/O6ZhX0rbKPuEKFvlago8SJKlvXO59PTKLXPfQQp+09QUZPFMUACGmrsoirEkxE6NeD5LLoa&#10;ApN0ebNZrTdrziS5VlfXi/U6ZRD5y2OHPnxQ0LF4KDhSTxO4OD34EIsR+UtIzOXB6OqgjUkGNuXe&#10;IDsJ6v8hrQn9tzBjY7CF+GxEjDeJZSQ2UgxDOTBdTRJE0iVUz0QbYRwr+gZ0aAF/ctbTSBXc/zgK&#10;VJyZj5aku1msVnEGk7FaXy3JwEtPeekRVhJUwQNn43Efxrk9OtRNS5nGZlm4I7lrnaR4rWoqn8Ym&#10;KTSNeJzLSztFvX7E3S8AAAD//wMAUEsDBBQABgAIAAAAIQClQ5Dr3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUhsEHVAadyEOBUggdj28QFOPE0i4nEUu0369wwrWI7u0b1n&#10;yu3iBnHBKfSeNDytEhBIjbc9tRqOh4/HDYgQDVkzeEINVwywrW5vSlNYP9MOL/vYCi6hUBgNXYxj&#10;IWVoOnQmrPyIxNnJT85EPqdW2snMXO4G+ZwkmXSmJ17ozIjvHTbf+7PTcPqaH9b5XH/Go9ql2Zvp&#10;Ve2vWt/fLa8vICIu8Q+GX31Wh4qdan8mG8SgQaUqY5SDVIFgYJPnaxC1hjxJQFal/P9B9QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDa5DjT9gEAANADAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQClQ5Dr3QAAAAkBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00000000" w:rsidRDefault="00FF6104" w14:paraId="672A6659" w14:textId="77777777">
+                  <w:p w14:paraId="597694D4" w14:textId="77777777" w:rsidR="003C2425" w:rsidRDefault="00FF6104">
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BF04DBD" wp14:editId="15237642">
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="394131E2" wp14:editId="15237642">
                           <wp:extent cx="736688" cy="533462"/>
                           <wp:effectExtent l="19050" t="0" r="6262" b="0"/>
-                          <wp:docPr id="314703746" name="Picture 69" descr="C:\Users\el7605\Downloads\investorsinpeople (1).jpg"/>
+                          <wp:docPr id="69" name="Picture 69" descr="C:\Users\el7605\Downloads\investorsinpeople (1).jpg"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 69" descr="C:\Users\el7605\Downloads\investorsinpeople (1).jpg"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId5"/>
                                   <a:srcRect/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="737210" cy="533840"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln w="9525">
                                     <a:noFill/>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="00000071" w14:textId="77777777">
+  <w:p w14:paraId="00000071" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -4585,150 +3982,150 @@
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="74" name="Rectangle 74"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="3741990" y="3530445"/>
                         <a:ext cx="3208020" cy="499110"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="4EF242ED" w14:textId="77777777">
+                        <w:p w14:paraId="4EF242ED" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>University of Bristol Students’ Union Ltd.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="3EFE5803" w14:textId="77777777">
+                        <w:p w14:paraId="3EFE5803" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Registered Charity: 1139656</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="3E8343BB" w14:textId="77777777">
+                        <w:p w14:paraId="3E8343BB" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Reg. Co. No. 6977417</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00D04075" w:rsidRDefault="00D04075" w14:paraId="4CCA3234" w14:textId="77777777">
+                        <w:p w14:paraId="4CCA3234" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="3B043877">
-            <v:rect id="Rectangle 74" style="position:absolute;margin-left:-30pt;margin-top:5pt;width:253.35pt;height:40.05pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1028" stroked="f" w14:anchorId="778B4139" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApAXWd1AEAAIoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813pEbiLBclAkcFEg&#10;aA2k+QCKIi0CFMkuaUv++y5pJ3abW1EdqCV3NLszXK3u51GTgwCvrGlpscgpEYbbXpldS19+bj7d&#10;UeIDMz3T1oiWHoWn9+uPH1aTa0RpB6t7AQRJjG8m19IhBNdkmeeDGJlfWCcMJqWFkQXcwi7rgU3I&#10;PuqszPPP2WShd2C58B5PH09Juk78UgoefkjpRSC6pdhbSCuktYtrtl6xZgfMDYqf22D/0MXIlMGi&#10;b1SPLDCyB/WOalQcrLcyLLgdMyul4iJpQDVF/pea54E5kbSgOd692eT/Hy3/fnh2W0AbJucbj2FU&#10;MUsY4xv7I3NLb26roq7RviPGy5u8qpYn48QcCI+AMr/LSwRwRFR1XRTJ2ezC5MCHr8KOJAYtBbyY&#10;5Bc7PPmA1RH6ComFvdWq3yit0wZ23YMGcmB4iZv0xPL4yR8wbSLY2PjZKR1PsouuGIW5m4nqW1pG&#10;injS2f64BeId3yjs7Yn5sGWAQ1BQMuFgtNT/2jMQlOhvBp2vi6pc4iSlTbW8zVE2XGe66wwzfLA4&#10;b4GSU/gQ0vSdWv2yD1aqpP/SyrlnvPCk8TyccaKu9wl1+YXWvwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFm2l1DeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7W4mxTbMpUvAm&#10;iFHR4yY7JqHZ2ZDdpPHfOz3paXi8x5vv5YfF9WLGMXSeNGzWCgRS7W1HjYb3t6fVFkSIhqzpPaGG&#10;HwxwKK6vcpNZf6ZXnMvYCC6hkBkNbYxDJmWoW3QmrP2AxN63H52JLMdG2tGcudz18k6pVDrTEX9o&#10;zYDHFutTOTkN/aySj8/q/mtbdg0+n5b56KcXrW9vlsc9iIhL/AvDBZ/RoWCmyk9kg+g1rFLFWyIb&#10;l8uBJEkfQFQadmoDssjl/wXFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQApAXWd1AEA&#10;AIoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBZtpdQ&#10;3gAAAAkBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;">
+          <w:pict>
+            <v:rect w14:anchorId="778B4139" id="Rectangle 74" o:spid="_x0000_s1028" style="position:absolute;margin-left:-30pt;margin-top:5pt;width:253.35pt;height:40.05pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApAXWd1AEAAIoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813pEbiLBclAkcFEg&#10;aA2k+QCKIi0CFMkuaUv++y5pJ3abW1EdqCV3NLszXK3u51GTgwCvrGlpscgpEYbbXpldS19+bj7d&#10;UeIDMz3T1oiWHoWn9+uPH1aTa0RpB6t7AQRJjG8m19IhBNdkmeeDGJlfWCcMJqWFkQXcwi7rgU3I&#10;PuqszPPP2WShd2C58B5PH09Juk78UgoefkjpRSC6pdhbSCuktYtrtl6xZgfMDYqf22D/0MXIlMGi&#10;b1SPLDCyB/WOalQcrLcyLLgdMyul4iJpQDVF/pea54E5kbSgOd692eT/Hy3/fnh2W0AbJucbj2FU&#10;MUsY4xv7I3NLb26roq7RviPGy5u8qpYn48QcCI+AMr/LSwRwRFR1XRTJ2ezC5MCHr8KOJAYtBbyY&#10;5Bc7PPmA1RH6ComFvdWq3yit0wZ23YMGcmB4iZv0xPL4yR8wbSLY2PjZKR1PsouuGIW5m4nqW1pG&#10;injS2f64BeId3yjs7Yn5sGWAQ1BQMuFgtNT/2jMQlOhvBp2vi6pc4iSlTbW8zVE2XGe66wwzfLA4&#10;b4GSU/gQ0vSdWv2yD1aqpP/SyrlnvPCk8TyccaKu9wl1+YXWvwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFm2l1DeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7W4mxTbMpUvAm&#10;iFHR4yY7JqHZ2ZDdpPHfOz3paXi8x5vv5YfF9WLGMXSeNGzWCgRS7W1HjYb3t6fVFkSIhqzpPaGG&#10;HwxwKK6vcpNZf6ZXnMvYCC6hkBkNbYxDJmWoW3QmrP2AxN63H52JLMdG2tGcudz18k6pVDrTEX9o&#10;zYDHFutTOTkN/aySj8/q/mtbdg0+n5b56KcXrW9vlsc9iIhL/AvDBZ/RoWCmyk9kg+g1rFLFWyIb&#10;l8uBJEkfQFQadmoDssjl/wXFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQApAXWd1AEA&#10;AIoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBZtpdQ&#10;3gAAAAkBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" stroked="f">
               <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                 <w:txbxContent>
-                  <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="1C14ED57" w14:textId="77777777">
+                  <w:p w14:paraId="4EF242ED" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
                     <w:pPr>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>University of Bristol Students’ Union Ltd.</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="677FF888" w14:textId="77777777">
+                  <w:p w14:paraId="3EFE5803" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
                     <w:pPr>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Registered Charity: 1139656</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="1508FEA8" w14:textId="77777777">
+                  <w:p w14:paraId="3E8343BB" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
                     <w:pPr>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Reg. Co. No. 6977417</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00D04075" w:rsidRDefault="00D04075" w14:paraId="0A37501D" w14:textId="77777777">
+                  <w:p w14:paraId="4CCA3234" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075">
                     <w:pPr>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4FDD3B4A" wp14:editId="75385FA5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3274695</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>85725</wp:posOffset>
@@ -4741,51 +4138,51 @@
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="796290" cy="403225"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00000000" w:rsidP="00BE15A8" w:rsidRDefault="00FF6104" w14:paraId="4E8BA4DC" w14:textId="77777777">
+                        <w:p w14:paraId="4E8BA4DC" w14:textId="77777777" w:rsidR="003C2425" w:rsidRDefault="00FF6104" w:rsidP="00BE15A8">
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:drawing>
                               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C7C7C93" wp14:editId="1EC3C887">
                                 <wp:extent cx="623586" cy="311794"/>
                                 <wp:effectExtent l="19050" t="0" r="5064" b="0"/>
                                 <wp:docPr id="6" name="Picture 1" descr="U:\Resources\Templates &amp; Logos\Logos\‌Investors in Diversity\IiD Logo Working Towards (Colour Small).jpg"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="0" name="Picture 1" descr="U:\Resources\Templates &amp; Logos\Logos\‌Investors in Diversity\IiD Logo Working Towards (Colour Small).jpg"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId6"/>
                                         <a:srcRect/>
                                         <a:stretch>
@@ -4805,115 +4202,115 @@
                                           <a:noFill/>
                                           <a:miter lim="800000"/>
                                           <a:headEnd/>
                                           <a:tailEnd/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="12BA50DE">
-            <v:shape id="Text Box 70" style="position:absolute;margin-left:257.85pt;margin-top:6.75pt;width:62.7pt;height:31.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1029" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC33b3y9gEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhx03Yx4hRdigwD&#10;ugvQ7QNkWbaFyaJGKbG7rx8lJ2m2vQ3TgyCK1CHPIbW+G3vDDgq9BlvyxWzOmbISam3bkn/7unvz&#10;ljMfhK2FAatK/qw8v9u8frUeXKFy6MDUChmBWF8MruRdCK7IMi871Qs/A6csORvAXgQysc1qFAOh&#10;9ybL5/ObbACsHYJU3tPtw+Tkm4TfNEqGz03jVWCm5FRbSDumvYp7tlmLokXhOi2PZYh/qKIX2lLS&#10;M9SDCILtUf8F1WuJ4KEJMwl9Bk2jpUociM1i/gebp044lbiQON6dZfL/D1Z+Ojy5L8jC+A5GamAi&#10;4d0jyO+eWdh2wrbqHhGGTomaEi+iZNngfHF8GqX2hY8g1fARamqy2AdIQGODfVSFeDJCpwY8n0VX&#10;Y2CSLm9XN/mKPJJcy/lVnl+nDKI4PXbow3sFPYuHkiP1NIGLw6MPsRhRnEJiLg9G1zttTDKwrbYG&#10;2UFQ/3dpHdF/CzM2BluIzybEeJNYRmITxTBWI9N1ya8iRCRdQf1MtBGmsaJvQIcO8CdnA41Uyf2P&#10;vUDFmflgSbrVYrmMM5iM5fVtTgZeeqpLj7CSoEoeOJuO2zDN7d6hbjvKdGrWPcm900mKl6qO5dPY&#10;JIWOIx7n8tJOUS8fcfMLAAD//wMAUEsDBBQABgAIAAAAIQD1rBcp3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1DGQpApxKoTEgjrQwsB4Ta5xSGyH2GnDv+eYYDy9T+99&#10;V24WO4gTTaHzToNaJSDI1b7pXKvh/e35Zg0iRHQNDt6Rhm8KsKkuL0osGn92OzrtYyu4xIUCNZgY&#10;x0LKUBuyGFZ+JMfZ0U8WI59TK5sJz1xuB3mbJJm02DleMDjSk6G638+WR7ahnnf+61Nte/lh+gzT&#10;V/Oi9fXV8vgAItIS/2D41Wd1qNjp4GfXBDFoSFWaM8rBXQqCgexeKRAHDXmegKxK+f+D6gcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC33b3y9gEAANADAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD1rBcp3QAAAAkBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" w14:anchorId="4FDD3B4A">
+          <w:pict>
+            <v:shape w14:anchorId="4FDD3B4A" id="Text Box 70" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:257.85pt;margin-top:6.75pt;width:62.7pt;height:31.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC33b3y9gEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhx03Yx4hRdigwD&#10;ugvQ7QNkWbaFyaJGKbG7rx8lJ2m2vQ3TgyCK1CHPIbW+G3vDDgq9BlvyxWzOmbISam3bkn/7unvz&#10;ljMfhK2FAatK/qw8v9u8frUeXKFy6MDUChmBWF8MruRdCK7IMi871Qs/A6csORvAXgQysc1qFAOh&#10;9ybL5/ObbACsHYJU3tPtw+Tkm4TfNEqGz03jVWCm5FRbSDumvYp7tlmLokXhOi2PZYh/qKIX2lLS&#10;M9SDCILtUf8F1WuJ4KEJMwl9Bk2jpUociM1i/gebp044lbiQON6dZfL/D1Z+Ojy5L8jC+A5GamAi&#10;4d0jyO+eWdh2wrbqHhGGTomaEi+iZNngfHF8GqX2hY8g1fARamqy2AdIQGODfVSFeDJCpwY8n0VX&#10;Y2CSLm9XN/mKPJJcy/lVnl+nDKI4PXbow3sFPYuHkiP1NIGLw6MPsRhRnEJiLg9G1zttTDKwrbYG&#10;2UFQ/3dpHdF/CzM2BluIzybEeJNYRmITxTBWI9N1ya8iRCRdQf1MtBGmsaJvQIcO8CdnA41Uyf2P&#10;vUDFmflgSbrVYrmMM5iM5fVtTgZeeqpLj7CSoEoeOJuO2zDN7d6hbjvKdGrWPcm900mKl6qO5dPY&#10;JIWOIx7n8tJOUS8fcfMLAAD//wMAUEsDBBQABgAIAAAAIQD1rBcp3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1DGQpApxKoTEgjrQwsB4Ta5xSGyH2GnDv+eYYDy9T+99&#10;V24WO4gTTaHzToNaJSDI1b7pXKvh/e35Zg0iRHQNDt6Rhm8KsKkuL0osGn92OzrtYyu4xIUCNZgY&#10;x0LKUBuyGFZ+JMfZ0U8WI59TK5sJz1xuB3mbJJm02DleMDjSk6G638+WR7ahnnf+61Nte/lh+gzT&#10;V/Oi9fXV8vgAItIS/2D41Wd1qNjp4GfXBDFoSFWaM8rBXQqCgexeKRAHDXmegKxK+f+D6gcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC33b3y9gEAANADAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD1rBcp3QAAAAkBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w:rsidR="00000000" w:rsidP="00BE15A8" w:rsidRDefault="00FF6104" w14:paraId="5DAB6C7B" w14:textId="77777777">
+                  <w:p w14:paraId="4E8BA4DC" w14:textId="77777777" w:rsidR="003C2425" w:rsidRDefault="00FF6104" w:rsidP="00BE15A8">
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F0746B7" wp14:editId="1EC3C887">
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C7C7C93" wp14:editId="1EC3C887">
                           <wp:extent cx="623586" cy="311794"/>
                           <wp:effectExtent l="19050" t="0" r="5064" b="0"/>
-                          <wp:docPr id="327498844" name="Picture 1" descr="U:\Resources\Templates &amp; Logos\Logos\‌Investors in Diversity\IiD Logo Working Towards (Colour Small).jpg"/>
+                          <wp:docPr id="6" name="Picture 1" descr="U:\Resources\Templates &amp; Logos\Logos\‌Investors in Diversity\IiD Logo Working Towards (Colour Small).jpg"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 1" descr="U:\Resources\Templates &amp; Logos\Logos\‌Investors in Diversity\IiD Logo Working Towards (Colour Small).jpg"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId6"/>
                                   <a:srcRect/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="624306" cy="312154"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln w="9525">
                                     <a:noFill/>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="00000072" w14:textId="77777777">
+  <w:p w14:paraId="00000072" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -4934,51 +4331,51 @@
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="910590" cy="346075"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00000000" w:rsidP="00BE15A8" w:rsidRDefault="00FF6104" w14:paraId="3FA3C215" w14:textId="77777777">
+                        <w:p w14:paraId="3FA3C215" w14:textId="77777777" w:rsidR="003C2425" w:rsidRDefault="00FF6104" w:rsidP="00BE15A8">
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:drawing>
                               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57F0B490" wp14:editId="484BEA21">
                                 <wp:extent cx="697904" cy="254734"/>
                                 <wp:effectExtent l="19050" t="0" r="6946" b="0"/>
                                 <wp:docPr id="19" name="Picture 2" descr="U:\Resources\Templates &amp; Logos\Logos\SUEI\SUEI logo_bronze.jpg"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="0" name="Picture 2" descr="U:\Resources\Templates &amp; Logos\Logos\SUEI\SUEI logo_bronze.jpg"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId7"/>
                                         <a:srcRect/>
                                         <a:stretch>
@@ -4998,64 +4395,64 @@
                                           <a:noFill/>
                                           <a:miter lim="800000"/>
                                           <a:headEnd/>
                                           <a:tailEnd/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="01648001">
-            <v:shape id="Text Box 72" style="position:absolute;margin-left:313.2pt;margin-top:.3pt;width:71.7pt;height:27.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1030" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBb+rry9gEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGlpd2nUdLV0VYS0&#10;LEgLH+A4TmKReMzYbVK+nrGTdgvcED5YHs/4zbw3483d0LXsqNBpMDmfz1LOlJFQalPn/NvX/Zt3&#10;nDkvTClaMCrnJ+X43fb1q01vM7WABtpSISMQ47Le5rzx3mZJ4mSjOuFmYJUhZwXYCU8m1kmJoif0&#10;rk0WaXqT9IClRZDKObp9GJ18G/GrSkn/uaqc8qzNOdXm445xL8KebDciq1HYRsupDPEPVXRCG0p6&#10;gXoQXrAD6r+gOi0RHFR+JqFLoKq0VJEDsZmnf7B5boRVkQuJ4+xFJvf/YOXT8dl+QeaH9zBQAyMJ&#10;Zx9BfnfMwK4Rplb3iNA3SpSUeB4kS3rrsulpkNplLoAU/Scoqcni4CECDRV2QRXiyQidGnC6iK4G&#10;zyRdrufpak0eSa63y5v0dhUziOz82KLzHxR0LBxyjtTTCC6Oj86HYkR2Dgm5HLS63Ou2jQbWxa5F&#10;dhTU/31cE/pvYa0JwQbCsxEx3ESWgdhI0Q/FwHSZ82WACKQLKE9EG2EcK/oGdGgAf3LW00jl3P04&#10;CFSctR8NSbeeL5dhBqOxXN0uyMBrT3HtEUYSVM49Z+Nx58e5PVjUdUOZzs26J7n3OkrxUtVUPo1N&#10;VGga8TCX13aMevmI218AAAD//wMAUEsDBBQABgAIAAAAIQCjHi853AAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJOKGAhxKoTEBfVACweObrzEIfE6xE4b/p7lBLddzWjm&#10;TbVZ/CCOOMUukIZ8lYFAaoLtqNXw9vp0dQsiJkPWDIFQwzdG2NTnZ5UpbTjRDo/71AoOoVgaDS6l&#10;sZQyNg69iaswIrH2ESZvEr9TK+1kThzuB7nOMiW96YgbnBnx0WHT72fPJdvYzLvw9Zlve/nuemWK&#10;F/es9eXF8nAPIuGS/szwi8/oUDPTIcxkoxg0qLW6ZisfIFi+UXe85KChKHKQdSX/89c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFv6uvL2AQAA0AMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKMeLzncAAAABwEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" w14:anchorId="0EBA2E03">
+          <w:pict>
+            <v:shape w14:anchorId="0EBA2E03" id="Text Box 72" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:313.2pt;margin-top:.3pt;width:71.7pt;height:27.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBb+rry9gEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGlpd2nUdLV0VYS0&#10;LEgLH+A4TmKReMzYbVK+nrGTdgvcED5YHs/4zbw3483d0LXsqNBpMDmfz1LOlJFQalPn/NvX/Zt3&#10;nDkvTClaMCrnJ+X43fb1q01vM7WABtpSISMQ47Le5rzx3mZJ4mSjOuFmYJUhZwXYCU8m1kmJoif0&#10;rk0WaXqT9IClRZDKObp9GJ18G/GrSkn/uaqc8qzNOdXm445xL8KebDciq1HYRsupDPEPVXRCG0p6&#10;gXoQXrAD6r+gOi0RHFR+JqFLoKq0VJEDsZmnf7B5boRVkQuJ4+xFJvf/YOXT8dl+QeaH9zBQAyMJ&#10;Zx9BfnfMwK4Rplb3iNA3SpSUeB4kS3rrsulpkNplLoAU/Scoqcni4CECDRV2QRXiyQidGnC6iK4G&#10;zyRdrufpak0eSa63y5v0dhUziOz82KLzHxR0LBxyjtTTCC6Oj86HYkR2Dgm5HLS63Ou2jQbWxa5F&#10;dhTU/31cE/pvYa0JwQbCsxEx3ESWgdhI0Q/FwHSZ82WACKQLKE9EG2EcK/oGdGgAf3LW00jl3P04&#10;CFSctR8NSbeeL5dhBqOxXN0uyMBrT3HtEUYSVM49Z+Nx58e5PVjUdUOZzs26J7n3OkrxUtVUPo1N&#10;VGga8TCX13aMevmI218AAAD//wMAUEsDBBQABgAIAAAAIQCjHi853AAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJOKGAhxKoTEBfVACweObrzEIfE6xE4b/p7lBLddzWjm&#10;TbVZ/CCOOMUukIZ8lYFAaoLtqNXw9vp0dQsiJkPWDIFQwzdG2NTnZ5UpbTjRDo/71AoOoVgaDS6l&#10;sZQyNg69iaswIrH2ESZvEr9TK+1kThzuB7nOMiW96YgbnBnx0WHT72fPJdvYzLvw9Zlve/nuemWK&#10;F/es9eXF8nAPIuGS/szwi8/oUDPTIcxkoxg0qLW6ZisfIFi+UXe85KChKHKQdSX/89c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFv6uvL2AQAA0AMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKMeLzncAAAABwEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w:rsidR="00000000" w:rsidP="00BE15A8" w:rsidRDefault="00FF6104" w14:paraId="02EB378F" w14:textId="77777777">
+                  <w:p w14:paraId="3FA3C215" w14:textId="77777777" w:rsidR="003C2425" w:rsidRDefault="00FF6104" w:rsidP="00BE15A8">
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58FA1E21" wp14:editId="484BEA21">
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57F0B490" wp14:editId="484BEA21">
                           <wp:extent cx="697904" cy="254734"/>
                           <wp:effectExtent l="19050" t="0" r="6946" b="0"/>
-                          <wp:docPr id="21134774" name="Picture 2" descr="U:\Resources\Templates &amp; Logos\Logos\SUEI\SUEI logo_bronze.jpg"/>
+                          <wp:docPr id="19" name="Picture 2" descr="U:\Resources\Templates &amp; Logos\Logos\SUEI\SUEI logo_bronze.jpg"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 2" descr="U:\Resources\Templates &amp; Logos\Logos\SUEI\SUEI logo_bronze.jpg"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId7"/>
                                   <a:srcRect/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="697337" cy="254527"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
@@ -5066,71 +4463,71 @@
                                     <a:noFill/>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0038633A" w:rsidRDefault="0038633A" w14:paraId="6F2CBB83" w14:textId="77777777">
+    <w:p w14:paraId="70C4F807" w14:textId="77777777" w:rsidR="00262AF3" w:rsidRDefault="00262AF3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0038633A" w:rsidRDefault="0038633A" w14:paraId="227B7488" w14:textId="77777777">
+    <w:p w14:paraId="0071C03E" w14:textId="77777777" w:rsidR="00262AF3" w:rsidRDefault="00262AF3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="00000069" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000069" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="203E651F" wp14:editId="14BA25B0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-257174</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>102870</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2931795" cy="868045"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="0" distR="0"/>
           <wp:docPr id="76" name="image8.jpg"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5148,371 +4545,201 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2931795" cy="868045"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a"/>
       <w:tblW w:w="4208" w:type="dxa"/>
       <w:tblInd w:w="4820" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:color="808080" w:sz="8" w:space="0"/>
-        <w:insideV w:val="single" w:color="808080" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="808080"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4208"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D04075" w14:paraId="685747A1" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="400"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4208" w:type="dxa"/>
           <w:tcMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="0000006A" w14:textId="77777777">
+        <w:p w14:paraId="0000006A" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4153"/>
               <w:tab w:val="right" w:pos="8306"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>The Richmond Building</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="0000006B" w14:textId="77777777">
+        <w:p w14:paraId="0000006B" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4153"/>
               <w:tab w:val="right" w:pos="8306"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve">105 Queens Road, Clifton, Bristol BS8 1LN </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="0000006C" w14:textId="77777777">
+        <w:p w14:paraId="0000006C" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4153"/>
               <w:tab w:val="right" w:pos="8306"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Tel (0117) 331 8600</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D04075" w14:paraId="7763D50F" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="260"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4208" w:type="dxa"/>
           <w:tcMar>
             <w:top w:w="28" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00D04075" w:rsidRDefault="00FF6104" w14:paraId="0000006D" w14:textId="77777777">
+        <w:p w14:paraId="0000006D" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4153"/>
               <w:tab w:val="right" w:pos="8306"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>www.bristolsu.org.uk</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00D04075" w:rsidRDefault="00D04075" w14:paraId="0000006E" w14:textId="77777777"/>
+  <w:p w14:paraId="0000006E" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...169 lines deleted...]
-  </w:abstractNum>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04502A9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60B0AF22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numbers"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -5729,63 +4956,149 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E6D39A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89EEF410"/>
+    <w:lvl w:ilvl="0" w:tplc="9A08C724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5EFA045A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2996A33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="57C493AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7DAC9C8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="788AD174">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0994D732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2A402584">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7C543208">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BAB7A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E5663426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
@@ -5820,51 +5133,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC72639"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13EA795A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5906,51 +5219,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720169F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B002D162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5992,51 +5305,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73531499"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8BE0F2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6078,51 +5391,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A171A98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA124A4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6164,51 +5477,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DA9093C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E292AA1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6250,117 +5563,213 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="11">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DD3BF0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46848328"/>
+    <w:lvl w:ilvl="0" w:tplc="030AFAA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="71347714">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B5D40406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="93CCA032">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20DA9EE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7B5E3DCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D99E2AD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DA22CC76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="421C8D96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="168911393">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="2" w16cid:durableId="1964070313">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="245695991">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1082525346">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="990210021">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="831063516">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="624580169">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1999648755">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="245695991">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9" w16cid:durableId="860246389">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1082525346">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="831063516">
+  <w:num w:numId="10" w16cid:durableId="140660691">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="624580169">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1896702580">
+  <w:num w:numId="11" w16cid:durableId="1896702580">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D04075"/>
     <w:rsid w:val="000E7142"/>
+    <w:rsid w:val="00123600"/>
+    <w:rsid w:val="001F5113"/>
+    <w:rsid w:val="00262AF3"/>
     <w:rsid w:val="0038633A"/>
+    <w:rsid w:val="003C2425"/>
     <w:rsid w:val="003D764D"/>
+    <w:rsid w:val="00696416"/>
+    <w:rsid w:val="00707FA2"/>
     <w:rsid w:val="0087526B"/>
+    <w:rsid w:val="008976A1"/>
+    <w:rsid w:val="00B33B05"/>
+    <w:rsid w:val="00C5412A"/>
     <w:rsid w:val="00D04075"/>
     <w:rsid w:val="00D600C2"/>
     <w:rsid w:val="00EA33FB"/>
+    <w:rsid w:val="00FA5DE0"/>
     <w:rsid w:val="00FF6104"/>
     <w:rsid w:val="012EB574"/>
     <w:rsid w:val="01D5DE7D"/>
     <w:rsid w:val="02C50B97"/>
     <w:rsid w:val="02E1EA83"/>
     <w:rsid w:val="038971AC"/>
     <w:rsid w:val="03A160F8"/>
     <w:rsid w:val="03CCFCFC"/>
     <w:rsid w:val="03F87CB4"/>
     <w:rsid w:val="0665C177"/>
     <w:rsid w:val="084A0FEC"/>
     <w:rsid w:val="0A4C942D"/>
     <w:rsid w:val="0AEC8415"/>
     <w:rsid w:val="0B3F6C57"/>
     <w:rsid w:val="0B547BFE"/>
     <w:rsid w:val="0C11D9A5"/>
     <w:rsid w:val="0C4AED38"/>
     <w:rsid w:val="0CE102A1"/>
     <w:rsid w:val="0E5F5BBB"/>
     <w:rsid w:val="0E9A5E21"/>
     <w:rsid w:val="0F1FC3C1"/>
     <w:rsid w:val="1094D2FD"/>
     <w:rsid w:val="11FA4AF0"/>
     <w:rsid w:val="13DCE7A7"/>
     <w:rsid w:val="147765C3"/>
@@ -6491,129 +5900,129 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="28C5C0E8"/>
   <w15:docId w15:val="{CBF44DCC-62E5-8842-B41A-353E8ACE11A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:eastAsia="Gill Sans" w:cs="Gill Sans"/>
+        <w:rFonts w:ascii="Gill Sans" w:eastAsia="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6769,52 +6178,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6881,51 +6290,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D03095"/>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F615FF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
@@ -6983,144 +6392,145 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00133DDC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00133DDC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00133DDC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00133DDC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
@@ -7133,92 +6543,92 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="00D03095"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="000245BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="000245BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="000336E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00651601"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="000B6E0D"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="000B6E0D"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0060009D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -7226,307 +6636,307 @@
     <w:qFormat/>
     <w:rsid w:val="0060009D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0060009D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00386085"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C034D7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas" w:cstheme="minorBidi"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C034D7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas" w:cstheme="minorBidi"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006C4CFA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:semiHidden/>
     <w:rsid w:val="00133DDC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:semiHidden/>
     <w:rsid w:val="00133DDC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:semiHidden/>
     <w:rsid w:val="00133DDC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:semiHidden/>
     <w:rsid w:val="00133DDC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:rsid w:val="00133DDC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextIndentChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="00133DDC"/>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numbers" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbers">
     <w:name w:val="Numbers"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00133DDC"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Indentedparagraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indentedparagraph">
     <w:name w:val="Indented paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00133DDC"/>
     <w:pPr>
       <w:spacing w:after="220"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00133DDC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00134684"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableText" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableText">
     <w:name w:val="Table Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00134684"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="005D1C2A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="113" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003D764D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003D764D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003D764D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="306207025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="403725466">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7644,51 +7054,52 @@
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="97069505">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -7958,47 +7369,54 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgGExD166fdazwser1lFz2OBSei+w==">AMUW2mW/o66tAWkrQmYY2QJEzFo8Q7sQ+mF+0Ye2ba2dnspJBzABPzj6m72GclsRCd5agui4yH+eNHx3AS7cP9tDOa2UXgfMZOBIQh8A/nMwOHcW83oIsd3iVrHp/qEpoVs0VlUC485x</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1704</Words>
+  <Characters>9719</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>80</Lines>
+  <Paragraphs>22</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11401</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>el7605</dc:creator>
-  <lastModifiedBy>Haydon Wansbrough</lastModifiedBy>
-  <revision>5</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>