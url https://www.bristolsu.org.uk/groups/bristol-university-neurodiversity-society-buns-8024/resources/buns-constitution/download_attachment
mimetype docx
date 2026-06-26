--- v1 (2026-04-13)
+++ v2 (2026-06-26)
@@ -7,3511 +7,4248 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="617EC206" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="00000001" w14:textId="617EC206" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Bristol Students’ Union </w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bristol University Neurodiversity Society (BUNS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. NAME</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000004" w14:textId="00BCAB82" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000004" w14:textId="00BCAB82" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The name of the Society shall be the Bristol SU (University of Bristol Students’ Union) Bristol University Neurodiversity Society (BUNS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Society shall be affiliated to the University of Bristol Students’ Union.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00FF6104" w:rsidP="7AD4F605">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1665"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="00000008" w14:textId="6EB3EDFF" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. AIMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...8 lines deleted...]
-    <w:p w14:paraId="00000009" w14:textId="0A7B9D37" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000000A" w14:textId="1DCE62D3" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Create a safe space and community for </w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eurodivergent individuals, whether they have a formal diagnosis or not. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...8 lines deleted...]
-    <w:p w14:paraId="0000000B" w14:textId="2D3927A7" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000000C" w14:textId="71DAF7FA" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Run accessible socials that cater for different sensory needs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...8 lines deleted...]
-    <w:p w14:paraId="0000000D" w14:textId="1209DDD3" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000000E" w14:textId="28D3229B" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="005B21EE" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="0000000F" w14:textId="647B446F" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Where feasible, provide opportunities for members to support each other with additional meetups and study sessions through schemes such as the Extra Meetup Coordinators scheme or a Buddy Scheme</w:t>
+      </w:r>
+      <w:r w:rsidR="687C8E02" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="701BD628" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">To reduce loneliness and isolation in </w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eurodivergent students. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...8 lines deleted...]
-    <w:p w14:paraId="034E4CEA" w14:textId="782A818C" w:rsidR="687C8E02" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="5D8D3F42" w14:textId="31DE118F" w:rsidR="00D37568" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="00F51A1F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Link with other societies to raise awareness of </w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="01D5DE7D" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="01D5DE7D" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>eurodiversity and</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help to make other societies more accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C679A09" w14:textId="181D27D5" w:rsidR="00D37568" w:rsidRPr="00972D30" w:rsidRDefault="00D37568" w:rsidP="005B21EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If feasible, the Committee should run a Campaigns &amp; Activism Subdivision of th</w:t>
+      </w:r>
+      <w:r w:rsidR="005B21EE" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Society throughout the academic year, allowing non-Committee members to</w:t>
+      </w:r>
+      <w:r w:rsidR="005B21EE" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voluntarily get involved and assist with campaigns the Committee are working on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DD1EFB" w14:textId="51B98840" w:rsidR="7AD4F605" w:rsidRPr="00972D30" w:rsidRDefault="7AD4F605" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2872CF92" w14:textId="553F6F29" w:rsidR="012EB574" w:rsidRPr="00972D30" w:rsidRDefault="012EB574" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BUNS Equality Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58ADA03C" w14:textId="7070904D" w:rsidR="012EB574" w:rsidRDefault="012EB574" w:rsidP="7AD4F605">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="58ADA03C" w14:textId="2D3CDAB2" w:rsidR="012EB574" w:rsidRPr="00972D30" w:rsidRDefault="012EB574" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Bristol University Neurodiversity Society (BUNS) is committed to being a welcoming and inclusive community for our members. Everything our </w:t>
       </w:r>
-      <w:r w:rsidR="37751E23" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="37751E23" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ociety offers is provided in a way which encourages participation from a diverse range of backgrounds, and we actively work with the various departments and services at the University to advocate for improvements to the accessibility and inclusivity of the University as a whole. We do not tolerate individuals or groups being shamed, bullied, harassed or discriminated against because of their actual or perceived race, ethnicity, gender identity, sexual orientation, religion, age or disability status. Efforts to ensure these behaviours do not occur in our group is among our highest priorities and the </w:t>
       </w:r>
-      <w:r w:rsidR="42DBF88B" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="42DBF88B" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ommittee are aware of the actions to be taken, by following the University</w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Bristol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Bristol SU's procedures, if any of these behaviours are to occur within our group</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="000B4086" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Society shall abide by the Union’s Code of Conduct, and any other policies laid down by the Union’s Board of Trustees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179B04A9" w14:textId="17637946" w:rsidR="7AD4F605" w:rsidRDefault="7AD4F605" w:rsidP="7AD4F605">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="179B04A9" w14:textId="17637946" w:rsidR="7AD4F605" w:rsidRPr="00972D30" w:rsidRDefault="7AD4F605" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3. MEMBERSHIP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full membership is open to all full members of the Union by application to the Society.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001F" w14:textId="679AAC56" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000001F" w14:textId="679AAC56" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Secretary shall keep a list of all members</w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Secretary shall inform the Student Services Team of the membership of the Society each year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000021" w14:textId="6D86732B" w:rsidR="00D04075" w:rsidRPr="00FA5DE0" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000021" w14:textId="6D86732B" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There shall be a subscription fee levied for membership, which shall be fixed at the discretion of the Committee being no less than the minimum rate demanded by the </w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students’ Union.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E6F2DB" w14:textId="77777777" w:rsidR="00D600C2" w:rsidRDefault="00D600C2" w:rsidP="7AD4F605">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="25E6F2DB" w14:textId="77777777" w:rsidR="00D600C2" w:rsidRPr="00972D30" w:rsidRDefault="00D600C2" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4. PRIVILEGES OF MEMBERSHIP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Only members may sit on the Committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF9F66D" w14:textId="09250CC1" w:rsidR="00D600C2" w:rsidRPr="00D600C2" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0FF9F66D" w14:textId="09250CC1" w:rsidR="00D600C2" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All categories of membership shall have equal rights of voting, attending meetings</w:t>
       </w:r>
-      <w:r w:rsidR="0C4AED38" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="0C4AED38" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="146B047F" w14:textId="17140E59" w:rsidR="00263E0B" w:rsidRPr="00972D30" w:rsidRDefault="00263E0B" w:rsidP="00263E0B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Any member of the Society may make a request for reasonable adjustments that are proportionate, feasible and fair, as outlined in the Bristol SU Managing Requests for Reasonable Adjustments (Guide for Committees).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5. COMMITTEE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>There shall be a Society Committee which shall be the executive decision-making body of the Society.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000029" w14:textId="0EA60A76" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000029" w14:textId="0EA60A76" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Committee shall be responsible for the general and financial policy of the Society, subject to such rules as laid out in the Union’s Constitution and Byelaws, and any rulings made by the </w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students’ Union.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quoracy for Committee meetings shall be set at 50% of the post filled positions plus one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002B" w14:textId="5CC46B2C" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000002B" w14:textId="5CC46B2C" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All Committee meetings must be </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>minuted</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the Secretary (or other Committee member if they are unavailable) and the minutes circulated to the Committee before the next </w:t>
       </w:r>
-      <w:r w:rsidR="597FB7D5" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="597FB7D5" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ommittee meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496906EB" w14:textId="5A6BF927" w:rsidR="282D0E58" w:rsidRDefault="084A0FEC" w:rsidP="7AD4F605">
+    <w:p w14:paraId="496906EB" w14:textId="5A6BF927" w:rsidR="282D0E58" w:rsidRPr="00972D30" w:rsidRDefault="084A0FEC" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is encouraged, but not essential, that </w:t>
       </w:r>
-      <w:r w:rsidR="5CDEF238" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="5CDEF238" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ommittee members will be </w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eurodivergent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="476D0FB3" w14:textId="441135D3" w:rsidR="004C2A02" w:rsidRPr="00972D30" w:rsidRDefault="002245EB" w:rsidP="004C2A02">
+      <w:pPr>
+        <w:pStyle w:val="Numbers"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>To ensure essential tasks are completed while accounting for fluctuations in the capacity of Neurodivergent Committee members to carry out their role, the Committee shall operate a weekly capacity status system to assess who needs assistance or tasks reassigned for that week. Committee members will send a traffic light code weekly to indicate their capacity status: Green = I'm good/on track with tasks, Amber = I need some assistance or have questions, Red = I'm burnt out/low capacity; please reassign my tasks</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2A02" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C41033" w14:textId="5547333C" w:rsidR="006E222E" w:rsidRPr="00972D30" w:rsidRDefault="006E222E" w:rsidP="006E222E">
+      <w:pPr>
+        <w:pStyle w:val="Numbers"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Committee members may make a request for reasonable adjustments to their role that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>are proportionate,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>feasible and fair at any point after they have been elected, as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outlined in the Bristol SU Framework for Supporting Committee Members </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Reasonable Adjustments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Committee is comprised of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028DDEBE" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Co-President (x2)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">resident role will be split across two individuals to ensure the workload is manageable considering the additional pressures faced by neurodivergent students. Roles will </w:t>
+        <w:t>Co-Presidents (2 people) - Core Role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB26935" w14:textId="2B2B6E70" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-The President role is split across two individuals to ensure the workload is manageable considering the additional pressures faced by Neurodivergent students. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037AE65B" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-Represent the Society and lead BUNS sessions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE3EB35" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Welcome new members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC301EE" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Produce the weekly Society announcements email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2DF1B5" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Chair Committee meetings and manage the Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9E9C78" w14:textId="3383AE2A" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00040B95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Mediate any issues that arise.</w:t>
+      </w:r>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alongside the Campaigns </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0077" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Activism </w:t>
+      </w:r>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representative, one or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="7AD4F605">
-[...5 lines deleted...]
-        <w:t>include:</w:t>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>both of the Co-Presidents</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="7AD4F605">
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oversee</w:t>
+      </w:r>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the BUNS Campaigns &amp; Activism Subdivision, if the subdivision is active during the</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>academic year</w:t>
+      </w:r>
+      <w:r w:rsidR="00040B95" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC017C6" w14:textId="4CB33B6E" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-It is essential that tasks are fairly shared between the two Co-Presidents. The Co</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presidents can decide together how they will share the workload (e.g. completing different</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duties each, or both completing parts of each duty).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675D0089" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EA8067" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vice-President</w:t>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t>Secretary - Core Role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1EA6DB" w14:textId="7C7A04C2" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Take notes (officially called "minutes") during BUNS Committee meetings (and</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Annual/Extraordinary General Meetings) and type these up into an accessible format for the rest of the Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A889D2D" w14:textId="64620619" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Update the BUNS Action Tracker with tasks each Committee member has agreed to work</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on. Send reminders of tasks where necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDA3581" w14:textId="04CF6578" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Help organise the emails received by BUNS and send these to the relevant Committee member to respond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DC1304" w14:textId="5C70C36D" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Organise the weekly room bookings for BUNS for the academic year and any one-off room bookings where necessary (e.g. extra meetups or collaborations at a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UoB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> venue).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D246CF" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Assisting other Committee members in admin tasks (e.g. contacting the SU).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F3628C" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Generally</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help to keep the Committee on track with our goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E184557" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2428E217" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t>Treasurer - Core Role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F764AC5" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Manage the Society budget and keep finances in order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081F4D2C" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-List event payments and merchandise on the SU website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E05026" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Approve Committee member expense reimbursement requests and invoices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3867F277" w14:textId="0ACFEA42" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Work closely with the Activities Coordinator to ensure events are appropriately funded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BAEA9A" w14:textId="16C69488" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Ensure membership fees are adequate to cover our standard activity session costs (materials and snacks).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C6C3A7" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F039517" w14:textId="783A5DC7" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Treasurer</w:t>
-[...79 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t>Equality, Diversity, Inclusion &amp; Welfare Officer - Core Role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB00430" w14:textId="3E06805A" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Ensure that our members are signposted to and can access the wellbeing support they need. This includes keeping the BUNS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Linktree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Contacts, Services &amp; Wellbeing Toolkit</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>up to date and ensuring that the Committee is equipped and confident to provide basic signposting to appropriate wellbeing services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4E4DCD" w14:textId="36A0C1BF" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Promote wellbeing and Neurodivergence activities available through Bristol SU, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UoB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the wider Bristol community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD3F8C7" w14:textId="1A6529D4" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Produce a BUNS EDI action plan and review the BUNS Equality Statement by the start of the academic year so that these can be followed throughout the academic year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0739D7E8" w14:textId="6213EA4B" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Ensure that all members of the Society feel included and not discriminated against, including for but not limited to race, gender identity, or sexual orientation. Resolve any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">issues that may occur due to discrimination within the Society. Uphold the right to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>self</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gender identity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5245E4" w14:textId="2378CAE1" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Work with the Activities Coordinator to ensure that events and socials cater to different members’ needs and that group activities are delivered in a supportive manner creating a</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>positive and inclusive community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185016B8" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Work with the Outreach Officer on accessibility projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538450FB" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Ensure BUNS social media posts are accessible for Neurodivergent people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1623999C" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Respond to concerns received surrounding accessibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22199379" w14:textId="10650DD9" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Support members to get involved in group activities and check in with members who disengage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3C77FA" w14:textId="454D4EC3" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Oversee the Buddy group scheme, if the scheme is active during the present academic year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D3983F" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58557732" w14:textId="1F7C0D0F" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Secretary</w:t>
-[...80 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t>Vice-President</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BE44BE" w14:textId="4F6DF1CA" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Support the overall running of the Society and share some of the Co</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>President</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsibilities. This will vary depending on which responsibilities the Co-Presidents would like to delegate to the Vice-President during an academic year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28970E24" w14:textId="326969C5" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-The Vice-President must be willing to attend meetings with staff or students with other</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Committee members to represent BUNS as a Society, to help our core goals of helping improve Neurodivergent students' experience at University of Bristol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462F86AE" w14:textId="57F0B260" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00AC3BA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-We recommend that the Vice-President assists the Activities Coordinator in running events</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to reduce the pressure of running potentially busy and stressful activity sessions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3BA5" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00AC3BA5" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Alongside the Campaigns &amp; Activism Representative, the Vice-President may oversee the BUNS Campaigns &amp; Activism Subdivision, if the subdivision is active during the present</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2246" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3BA5" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>academic year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C71715" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6868CCDF" w14:textId="019B8AAC" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Activities Coordinator</w:t>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t>Activities Coordinator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D5B2E8" w14:textId="60D8B640" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Organise the weekly BUNS drop-in activity sessions, including sourcing materials for the Society to order. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3D639F" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Bring the materials and setup BUNS activity sessions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C43DE17" w14:textId="6A998766" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Work with the Equality, Diversity, Inclusion &amp; Welfare Officer to ensure that all events are accessible and cater for Society members’ needs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5555696D" w14:textId="1056416B" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Oversee the Extra Meetup Coordinators scheme, if the scheme is active during the present academic year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BA685E" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45318FBA" w14:textId="77C85B4E" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Welfare </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t>Social Media Representatives (2 people)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77915823" w14:textId="71744024" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Split across two individuals to ease pressure and workload. It is essential that tasks are fairly shared between the two Social Media Representatives. The Social Media Representatives can decide together how they will share the workload (e.g. completing different duties each, or both completing parts of each duty).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEF2516" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Design accessible social media graphics in software/apps such as Canva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D139846" w14:textId="2B4E416B" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Upload posts to the BUNS social media pages for all upcoming events, collabs, announcements, awareness events, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045CC804" w14:textId="3D212011" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-Take photos at our events to post on our social media pages to provide prospective</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4CCC" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>members with an idea of what BUNS sessions are like.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7671E424" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Ensure links on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Linktree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are up to date and relevant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21796822" w14:textId="35BC9F5B" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Be aware of all the awareness months/weeks/days relating to Neurodivergence to make</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4CCC" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>posts in recognition of these and inform the Activities Coordinator/Equality, Diversity,</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4CCC" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inclusion &amp; Welfare Officer in advance to plan something for these.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499C92B4" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Reply to messages received on social media.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F3EDF8" w14:textId="14F28C5F" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Monitor and maintain the research opportunities spreadsheet on our </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Linktree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Remind members about the research opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFD0BB3" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFA94AD" w14:textId="28217426" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>fficer</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t xml:space="preserve">Campaigns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Equality and Diversity Officer </w:t>
-[...84 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t xml:space="preserve">&amp; Activism </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Representative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7B97F4" w14:textId="14BCA016" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-The overall intention of this role is to improve the experience of Neurodivergent students at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UoB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798125C8" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Fairly represent the needs and views of Neurodivergent students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A93680F" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Develop an annual advocacy plan based on member feedback.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4947091A" w14:textId="1B5FC9C2" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Lobby the University to make improvements (e.g. by arranging meetings to work with the appropriate staff members).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5625174A" w14:textId="647F3733" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Share some responsibilities with the Co/Vice-Presidents to organise campaigns and work closely with the Outreach Officer as the role may involve collaborating with other societies, staff, and external groups.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D35896" w14:textId="4585DB89" w:rsidR="00A17C55" w:rsidRPr="00972D30" w:rsidRDefault="00A17C55" w:rsidP="00A17C55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alongside the Co/Vice-Presidents (or any other interested Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00450C65" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...240 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>members) oversee the BUNS Campaigns &amp; Activism Subdivision, if the subdivision is active during the present academic year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FF6104">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    </w:p>
+    <w:p w14:paraId="67FB5DED" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E8198F" w14:textId="7C83666C" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Outreach </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t>Outreach Officer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1640FE67" w14:textId="681C2603" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Make links and organise collaborations with other societies, university</w:t>
+      </w:r>
+      <w:r w:rsidR="00450C65" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>services/departments, staff members, and external organisations/charities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B322D9" w14:textId="604EAA0A" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Monitor our social media messages and emails for collaboration opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35789CA5" w14:textId="6F4CA254" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Work closely with the Equality, Diversity, Inclusion &amp; Welfare officer on accessibility projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1E3D88" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Manage sponsorships/grants (if any arise).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762B7134" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>fficer</w:t>
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327F5480" w14:textId="3D4B62FF" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Campaigns </w:t>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t>Non-Portfolio Representative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A5F83D" w14:textId="69B7CA8C" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Be a general helpful person to pick up tasks that other Committee members have been unable to complete (e.g. when another Committee member is low on capacity to carry out their role). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62655859" w14:textId="63BC2CFF" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-It is essential that the Non-portfolio Representative keeps up to date with what the Committee is doing in order to be aware of how the Society functions from behind the scenes and how other Committee members carry out their roles, such that the Non-portfolio</w:t>
+      </w:r>
+      <w:r w:rsidR="00450C65" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representative is prepared to carry out tasks on the behalf of and stand in for other Committee members when necessary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004C" w14:textId="3BA20B26" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-There is flexibility for the Non-portfolio Representative to get involved with anything else the Committee is doing and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>help out</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wherever they would like</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268C6CD3" w14:textId="77777777" w:rsidR="00E7388B" w:rsidRPr="00972D30" w:rsidRDefault="00E7388B" w:rsidP="00E7388B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7AD4F605">
-[...634 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6. FINANCIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000004E" w14:textId="16ACF836" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000004E" w14:textId="16ACF836" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Treasurer of the Society shall not</w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in their final year at the University. However, if given approval by the </w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students’ Union</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, a final year student may take the position.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000004F" w14:textId="4F9322A1" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000004F" w14:textId="4F9322A1" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All financial arrangements must be made in accordance with current instructions to Society Treasurers, as set down by the </w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students’ Union</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>The Bristol SU Union Affairs Officer, Sport and Student Development Officer and Director of Finance and Administration shall jointly be empowered to issue financial instructions on behalf of the Society if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF6104">
+      <w:r w:rsidR="00FF6104" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)  the Society folds with outstanding financial affairs, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(ii) change of mandate forms are not completed, and the previous</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:ind w:left="1824"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Committee are out of reasonable contact, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104" w:rsidP="7AD4F605">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00FF6104" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="687C8E02">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="687C8E02" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(iii) financial irregularities are found.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7. GENERAL MEETINGS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000057" w14:textId="3FE49EBE" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000057" w14:textId="3FE49EBE" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>There shall be an Annual General Meeting</w:t>
       </w:r>
-      <w:r w:rsidR="5E8F2632" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="5E8F2632" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AGM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> once per annum, and this shall be during </w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Teaching Block 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice of such meetings must be sent to the Society’s membership via email with at least 14 days’ notice.  An agenda must be sent out with at least 7 days’ notice. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000059" w14:textId="2CCAFAB8" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="00F51A1F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quorum of such meetings shall be set at twice the Committee size plus one.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0000005A" w14:textId="3EB49CC7" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:r w:rsidR="00F51A1F" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51A1F" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Committee size refers to the total number of Committee positions currently filled, not just the number of Committee members present at the General meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005A" w14:textId="3EB49CC7" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>An Extraordinary General Meeting</w:t>
       </w:r>
-      <w:r w:rsidR="3A1533E0" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="3A1533E0" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EGM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be called by either the Committee or 5% of the membership of the Society by application to the Committee. An EGM shall be called as specified on the application, but at least 7 days’ notice shall be given.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570879A4" w14:textId="296E2899" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8. ELECTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570879A4" w14:textId="1F031EF9" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...8 lines deleted...]
-    <w:p w14:paraId="0000005D" w14:textId="5392F464" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000005D" w14:textId="5392F464" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Elections shall be held at the Annual General Meeting to elect </w:t>
       </w:r>
-      <w:r w:rsidR="6C45FB8E" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="6C45FB8E" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>fficers of the Committee for the following annual session. Officers can only be removed from their posts by an EGM or AGM.</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Nominations</w:t>
       </w:r>
-      <w:r w:rsidR="532E1441" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="532E1441" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for positions</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be received</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>7 days</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in advance</w:t>
       </w:r>
-      <w:r w:rsidR="532E1441" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="532E1441" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be listed at the AGM</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="532E1441" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="532E1441" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any member attending AGM may run for positions at the AGM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F44EE0" w14:textId="2A91F533" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="21F44EE0" w14:textId="2A60F75B" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00B6265C" w:rsidP="00B6265C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0000005E" w14:textId="155699B4" w:rsidR="00D04075" w:rsidRDefault="17FF4B21" w:rsidP="7AD4F605">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b. If Committee positions are left unfilled after the AGM or if a Committee member resigns at any point during the academic year, then the Committee shall have the power to co-opt Society</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>members onto the Committee to fill the vacant posts by a majority vote of the Committee following the opportunity for all members to nominate themselves. However, co-opted Committee members are not regarded as full Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>members and can be removed by the Committee at any time</w:t>
+      </w:r>
+      <w:r w:rsidR="687C8E02" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005E" w14:textId="155699B4" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="17FF4B21" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A member is not eligible for a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="1BEA9585" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="1BEA9585" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ommittee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> role if they have been on </w:t>
       </w:r>
-      <w:r w:rsidR="5D9C787A" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="5D9C787A" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ommittee for 3 consecutive years. If a role remains unfilled after an AGM is held, any individual (including previous </w:t>
       </w:r>
-      <w:r w:rsidR="6145AEDD" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="6145AEDD" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommittee members) may be co-opted into the available role, but </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">only members who have not been on </w:t>
+      </w:r>
+      <w:r w:rsidR="5D3844D8" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ommittee for 3 consecutive years will be eligible for election at AGM/EGM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000005F" w14:textId="126D1264" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="0000005F" w14:textId="49BBF846" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Voting shall be by first past the post and shall be conducted by </w:t>
       </w:r>
-      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="71B18976" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">an anonymous digital voting system such as </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="71B18976" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mentimeter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="71B18976" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All elections will have the option </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="71B18976" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>voting for a candidate (or in the case of roles with multiple officers, the number of officers permitted for that role) and the option</w:t>
       </w:r>
-      <w:r w:rsidR="1094D2FD" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="1094D2FD" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="71B18976" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of re-open nominations</w:t>
       </w:r>
-      <w:r w:rsidR="2B4B9FC9" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="2B4B9FC9" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and abstain</w:t>
       </w:r>
-      <w:r w:rsidR="71B18976" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="71B18976" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="03CCFCFC" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="03CCFCFC" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If there are technical difficulties with the digital voting system</w:t>
       </w:r>
-      <w:r w:rsidR="75427667" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="75427667" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, t</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hen ballot papers shall be issued to those voting and a count taken of the ballot papers by a Committee member. </w:t>
+      </w:r>
+      <w:r w:rsidR="00475045" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In the event of a tie, the outgoing Co-Presidents &amp; Secretary shall hold a deciding vote between themselves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9. AFFILIATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000062" w14:textId="61008D75" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000062" w14:textId="61008D75" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Society shall affiliate to external bodies only where membership of those bodies is essential to the fulfilment of the core aims, and only with the prior agreement of the </w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students’ Union</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="00D04075" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10. CONSTITUTIONAL AMENDMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="00D04075" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any amendment to this constitution shall require a two-thirds majority of the members present at a properly constituted General Meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000068" w14:textId="070BFCB1" w:rsidR="00D04075" w:rsidRPr="001F5113" w:rsidRDefault="687C8E02" w:rsidP="7AD4F605">
+    <w:p w14:paraId="2AC7C325" w14:textId="105EBF54" w:rsidR="0092631E" w:rsidRPr="00972D30" w:rsidRDefault="687C8E02" w:rsidP="0092631E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All such amendments shall become valid only after approval by the </w:t>
       </w:r>
-      <w:r w:rsidR="00B33B05" w:rsidRPr="7AD4F605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:r w:rsidR="00B33B05" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Students’ Union.</w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00D04075" w:rsidRPr="001F5113">
+        <w:t>Students’ Union</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047F685A" w14:textId="77777777" w:rsidR="0092631E" w:rsidRPr="00972D30" w:rsidRDefault="0092631E" w:rsidP="0092631E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58519396" w14:textId="77777777" w:rsidR="0092631E" w:rsidRPr="00972D30" w:rsidRDefault="0092631E" w:rsidP="0092631E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11. EQUALITY, DIVERSITY AND INCLUSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBE8471" w14:textId="1B55F6A8" w:rsidR="0092631E" w:rsidRPr="00972D30" w:rsidRDefault="0092631E" w:rsidP="0092631E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BUNS will operate on a basis of self-identification regarding gender and sexuality. This explicitly recognises the rights transgender and nonbinary individuals to b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>referred to and treated as such under our constitution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D98736" w14:textId="46A19ADA" w:rsidR="0092631E" w:rsidRPr="00972D30" w:rsidRDefault="0092631E" w:rsidP="0092631E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>An individual’s ability to identify as any gender identity, including transgender and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nonbinary, is not dependent on any external recognition, including from the Universit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of Bristol, Medical providers such as the NHS and any private practitioners, Bristol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SU, or the UK government</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A0501B" w14:textId="11E13130" w:rsidR="0092631E" w:rsidRPr="00972D30" w:rsidRDefault="0092631E" w:rsidP="0092631E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Failure to respect and/or acknowledge an individual’s gender identity, pronouns,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sexuality, name, and identity will be considered Bullying and Harassment and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A87A69" w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reported to Bristol SU as a breach of the Bristol SU Code of Conduct. Subsequent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sanctions will be implemented in relation to breaches of the Code of Conduct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0513978B" w14:textId="66B3CB94" w:rsidR="0092631E" w:rsidRPr="00972D30" w:rsidRDefault="00A87A69" w:rsidP="00A87A69">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>We as a Society</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encourage members to act as active bystanders in relation to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>transphobia in accordance with this constitution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E4D2FC" w14:textId="724BA962" w:rsidR="00A87A69" w:rsidRPr="00972D30" w:rsidRDefault="00A87A69" w:rsidP="00A87A69">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Furthermore, BUNS recognises the SU’s condemnation of discrimination based on ‘gender reassignment’ as a condemnation of transphobia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CF5E6D" w14:textId="1FDE6D1E" w:rsidR="0092631E" w:rsidRPr="00972D30" w:rsidRDefault="00BD4F13" w:rsidP="00BD4F13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>BUNS defines transphobia as violence, harassment, bullying, discrimination and/or exclusion of any individual who self-identifies as trans and/or nonbinary in specific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>relation to this fact.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0092631E" w:rsidRPr="00972D30">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48AB84BC" w14:textId="77777777" w:rsidR="00262AF3" w:rsidRDefault="00262AF3">
+    <w:p w14:paraId="4B07F530" w14:textId="77777777" w:rsidR="00CB15EA" w:rsidRDefault="00CB15EA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BC6893B" w14:textId="77777777" w:rsidR="00262AF3" w:rsidRDefault="00262AF3">
+    <w:p w14:paraId="7D58C606" w14:textId="77777777" w:rsidR="00CB15EA" w:rsidRDefault="00CB15EA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -4465,58 +5202,58 @@
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70C4F807" w14:textId="77777777" w:rsidR="00262AF3" w:rsidRDefault="00262AF3">
+    <w:p w14:paraId="7994960B" w14:textId="77777777" w:rsidR="00CB15EA" w:rsidRDefault="00CB15EA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0071C03E" w14:textId="77777777" w:rsidR="00262AF3" w:rsidRDefault="00262AF3">
+    <w:p w14:paraId="3007D7F7" w14:textId="77777777" w:rsidR="00CB15EA" w:rsidRDefault="00CB15EA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000069" w14:textId="77777777" w:rsidR="00D04075" w:rsidRDefault="00FF6104">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="203E651F" wp14:editId="14BA25B0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -4956,50 +5693,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AF170E0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E292AA1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6D39A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89EEF410"/>
     <w:lvl w:ilvl="0" w:tplc="9A08C724">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5EFA045A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2996A33A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5041,64 +5864,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2A402584">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7C543208">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BAB7A41"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E5663426"/>
+    <w:tmpl w:val="08B0C108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
@@ -5133,51 +5956,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC72639"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13EA795A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5219,51 +6042,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720169F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B002D162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5305,51 +6128,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73531499"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8BE0F2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5391,51 +6214,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A171A98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA124A4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5477,51 +6300,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DA9093C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E292AA1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5563,51 +6386,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DD3BF0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46848328"/>
     <w:lvl w:ilvl="0" w:tplc="030AFAA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="71347714">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B5D40406">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5650,125 +6473,164 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DA22CC76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="421C8D96">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="168911393">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1964070313">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="245695991">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1082525346">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="990210021">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="831063516">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="831063516">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="7" w16cid:durableId="624580169">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="624580169">
+  <w:num w:numId="8" w16cid:durableId="1999648755">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="860246389">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1999648755">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="10" w16cid:durableId="140660691">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1896702580">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="164128732">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D04075"/>
+    <w:rsid w:val="00040B95"/>
+    <w:rsid w:val="000B4086"/>
     <w:rsid w:val="000E7142"/>
     <w:rsid w:val="00123600"/>
+    <w:rsid w:val="001A511F"/>
     <w:rsid w:val="001F5113"/>
+    <w:rsid w:val="002245EB"/>
     <w:rsid w:val="00262AF3"/>
+    <w:rsid w:val="00263E0B"/>
+    <w:rsid w:val="002A4CCC"/>
+    <w:rsid w:val="002C4921"/>
     <w:rsid w:val="0038633A"/>
     <w:rsid w:val="003C2425"/>
     <w:rsid w:val="003D764D"/>
+    <w:rsid w:val="00450C65"/>
+    <w:rsid w:val="00475045"/>
+    <w:rsid w:val="004C2A02"/>
+    <w:rsid w:val="004E0077"/>
+    <w:rsid w:val="00554BFD"/>
+    <w:rsid w:val="005B21EE"/>
     <w:rsid w:val="00696416"/>
+    <w:rsid w:val="006E222E"/>
     <w:rsid w:val="00707FA2"/>
+    <w:rsid w:val="00782DE3"/>
+    <w:rsid w:val="007F2246"/>
+    <w:rsid w:val="007F7B2F"/>
     <w:rsid w:val="0087526B"/>
     <w:rsid w:val="008976A1"/>
+    <w:rsid w:val="008A31DC"/>
+    <w:rsid w:val="0092631E"/>
+    <w:rsid w:val="00972D30"/>
+    <w:rsid w:val="00A17C55"/>
+    <w:rsid w:val="00A461F1"/>
+    <w:rsid w:val="00A87A69"/>
+    <w:rsid w:val="00AB5394"/>
+    <w:rsid w:val="00AC3BA5"/>
+    <w:rsid w:val="00B11738"/>
     <w:rsid w:val="00B33B05"/>
+    <w:rsid w:val="00B6265C"/>
+    <w:rsid w:val="00BD4F13"/>
+    <w:rsid w:val="00C379C2"/>
     <w:rsid w:val="00C5412A"/>
+    <w:rsid w:val="00CB15EA"/>
     <w:rsid w:val="00D04075"/>
+    <w:rsid w:val="00D37568"/>
     <w:rsid w:val="00D600C2"/>
+    <w:rsid w:val="00DF61E2"/>
+    <w:rsid w:val="00E7388B"/>
     <w:rsid w:val="00EA33FB"/>
+    <w:rsid w:val="00EC4EB0"/>
+    <w:rsid w:val="00F10F04"/>
+    <w:rsid w:val="00F51A1F"/>
     <w:rsid w:val="00FA5DE0"/>
     <w:rsid w:val="00FF6104"/>
     <w:rsid w:val="012EB574"/>
     <w:rsid w:val="01D5DE7D"/>
     <w:rsid w:val="02C50B97"/>
     <w:rsid w:val="02E1EA83"/>
     <w:rsid w:val="038971AC"/>
     <w:rsid w:val="03A160F8"/>
     <w:rsid w:val="03CCFCFC"/>
     <w:rsid w:val="03F87CB4"/>
     <w:rsid w:val="0665C177"/>
     <w:rsid w:val="084A0FEC"/>
     <w:rsid w:val="0A4C942D"/>
     <w:rsid w:val="0AEC8415"/>
     <w:rsid w:val="0B3F6C57"/>
     <w:rsid w:val="0B547BFE"/>
     <w:rsid w:val="0C11D9A5"/>
     <w:rsid w:val="0C4AED38"/>
     <w:rsid w:val="0CE102A1"/>
     <w:rsid w:val="0E5F5BBB"/>
     <w:rsid w:val="0E9A5E21"/>
     <w:rsid w:val="0F1FC3C1"/>
     <w:rsid w:val="1094D2FD"/>
     <w:rsid w:val="11FA4AF0"/>
     <w:rsid w:val="13DCE7A7"/>
@@ -6293,51 +7155,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D03095"/>
+    <w:rsid w:val="00BD4F13"/>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F615FF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -7372,51 +8234,51 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgGExD166fdazwser1lFz2OBSei+w==">AMUW2mW/o66tAWkrQmYY2QJEzFo8Q7sQ+mF+0Ye2ba2dnspJBzABPzj6m72GclsRCd5agui4yH+eNHx3AS7cP9tDOa2UXgfMZOBIQh8A/nMwOHcW83oIsd3iVrHp/qEpoVs0VlUC485x</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9719</Characters>
+  <Pages>7</Pages>
+  <Words>2608</Words>
+  <Characters>14872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>123</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11401</CharactersWithSpaces>
+  <CharactersWithSpaces>17446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>el7605</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>